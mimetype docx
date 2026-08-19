--- v0 (2025-12-24)
+++ v1 (2026-08-19)
@@ -1,5358 +1,3073 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11D4BB45" w14:textId="44D046F2" w:rsidR="00A40DC6" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+    <w:p w14:paraId="11D4BB45" w14:textId="44D046F2" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...41 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>LETTER TO THE EDITOR TEMPLATE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2920FBCB" w14:textId="22EFF210" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00B92EF8" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">MANUSCRIPT </w:t>
       </w:r>
-      <w:r w:rsidR="00A40DC6">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>TITL</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00A40DC6">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71685749" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
-[...10 lines deleted...]
-    <w:p w14:paraId="4AE982BB" w14:textId="11A880F1" w:rsidR="00A40DC6" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+    <w:p w14:paraId="71685749" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE982BB" w14:textId="11A880F1" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="7B491978" w14:textId="7E3D6F7B" w:rsidR="00A40DC6" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B491978" w14:textId="7E3D6F7B" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="3E63131F" w14:textId="7032FDB7" w:rsidR="00A40DC6" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E63131F" w14:textId="7032FDB7" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Institu</w:t>
       </w:r>
-      <w:r w:rsidR="00E177F8">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E177F8" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00E177F8">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E177F8" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E14FEB" w14:textId="5E1BCB80" w:rsidR="00A40DC6" w:rsidRDefault="00892248" w:rsidP="00A40DC6">
+    <w:p w14:paraId="79E14FEB" w14:textId="5E1BCB80" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00892248" w:rsidP="00A40DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="001036F6" w:rsidRPr="001036F6">
-[...93 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001036F6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ink of the Currículo Lattes or another resume online</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C3EB66" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+    <w:p w14:paraId="53C3EB66" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2A79CE" w14:textId="615BDE87" w:rsidR="00A40DC6" w:rsidRDefault="00E177F8" w:rsidP="00A40DC6">
+    <w:p w14:paraId="1E2A79CE" w14:textId="615BDE87" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00E177F8" w:rsidP="00A40DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A short resume</w:t>
       </w:r>
-      <w:r w:rsidR="00A40DC6">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8F8DD4" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+    <w:p w14:paraId="5E8F8DD4" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4440EE7C" w14:textId="460CF690" w:rsidR="00A40DC6" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4440EE7C" w14:textId="460CF690" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="0A09D72D" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author 2:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A09D72D" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="3690A1CE" w14:textId="0A74B976" w:rsidR="00A40DC6" w:rsidRDefault="00E177F8" w:rsidP="00A40DC6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3690A1CE" w14:textId="0A74B976" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00E177F8" w:rsidP="00A40DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Institution</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C281C" w14:textId="44142AF5" w:rsidR="00A40DC6" w:rsidRDefault="00892248" w:rsidP="00A40DC6">
+    <w:p w14:paraId="659C281C" w14:textId="44142AF5" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00892248" w:rsidP="00A40DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...109 lines deleted...]
-    <w:p w14:paraId="32BBB6EE" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Link of the Currículo Lattes or another resume online: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BBB6EE" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66658C7E" w14:textId="4C9A7B95" w:rsidR="00A40DC6" w:rsidRPr="00385885" w:rsidRDefault="00E177F8" w:rsidP="00A40DC6">
+    <w:p w14:paraId="66658C7E" w14:textId="4C9A7B95" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00E177F8" w:rsidP="00A40DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A short resume</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CBBB47" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7CDC44" w14:textId="04028ADA" w:rsidR="001717CA" w:rsidRDefault="00A40DC6" w:rsidP="001717CA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>AUT</w:t>
+      </w:r>
+      <w:r w:rsidR="00E177F8" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ORS</w:t>
+      </w:r>
+      <w:r w:rsidR="00E177F8" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’ CONTRIBUTION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00275C47" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>according to CRediT</w:t>
+      </w:r>
+      <w:r w:rsidR="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidR="009274BB" w:rsidRPr="003B7DE5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://zenodo.org/records/18421449</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00275C47" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00E177F8" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0489F549" w14:textId="24D4B218" w:rsidR="00003464" w:rsidRPr="001717CA" w:rsidRDefault="00167E17" w:rsidP="001717CA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example: A.P.P.</w:t>
+      </w:r>
+      <w:r w:rsidR="001717CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003464">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conceptualization</w:t>
+      </w:r>
+      <w:r w:rsidR="001717CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...41 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94784">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D1263">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>unding acquisition</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...12 lines deleted...]
-        <w:t>H</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94784">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00167E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>riting – original draft</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAD6419" w14:textId="7BFF39D8" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00B92EF8" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>B.S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32629">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32629" w:rsidRPr="00A32629">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Methodology</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32629">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32629" w:rsidRPr="00A32629">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94784">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32629" w:rsidRPr="00A32629">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ormal analysis and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94784">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32629" w:rsidRPr="00A32629">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>riting – review &amp; editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C86B436" w14:textId="77777777" w:rsidR="00A87697" w:rsidRPr="00275C47" w:rsidRDefault="00A87697" w:rsidP="00A87697">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="571E2345" w14:textId="77777777" w:rsidR="00A87697" w:rsidRPr="00275C47" w:rsidRDefault="00A87697" w:rsidP="00A87697">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONFLICT OF INTEREST STATEMENT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(required</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t>’ CONTRIBUTION</w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3BF026" w14:textId="77777777" w:rsidR="00A87697" w:rsidRPr="00275C47" w:rsidRDefault="00A87697" w:rsidP="00A87697">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[   ]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authors declare that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>there is no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conflict of interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2878B2BB" w14:textId="77777777" w:rsidR="00A87697" w:rsidRPr="00275C47" w:rsidRDefault="00A87697" w:rsidP="00A87697">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[   ] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authors declare that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>there is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conflict of interest. Specify below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE5FA30" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5002B136" w14:textId="62FBE770" w:rsidR="00B577F8" w:rsidRPr="00275C47" w:rsidRDefault="00B577F8" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>COMMENTS TO THE EDITOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3409FA18" w14:textId="6D734BF8" w:rsidR="007C1E61" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1E61" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In this section,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71033" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006123FF">
+      <w:r w:rsidR="007C1E61" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">authors must present a summary of the </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3AA2" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paper</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1E61" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, which justifies why it should be published in Sociedade &amp; Natureza. Authors must also certify that it is an original submission, which has not been submitted in any other journal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C577D3" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25BBA27B" w14:textId="69EE29C7" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00F66ED2" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACKNOWLEDGMENTS </w:t>
+      </w:r>
+      <w:r w:rsidR="0005768F" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(if any)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A551BB5" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5830531E" w14:textId="77777777" w:rsidR="0005768F" w:rsidRPr="00275C47" w:rsidRDefault="0005768F" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31DD9397" w14:textId="77777777" w:rsidR="0005768F" w:rsidRPr="00275C47" w:rsidRDefault="0005768F" w:rsidP="0005768F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C73C526" w14:textId="77777777" w:rsidR="0005768F" w:rsidRPr="00275C47" w:rsidRDefault="0005768F" w:rsidP="0005768F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FUNDING SOURCE (if any)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205F0C9C" w14:textId="77777777" w:rsidR="0005768F" w:rsidRPr="00275C47" w:rsidRDefault="0005768F" w:rsidP="0005768F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79739349" w14:textId="77777777" w:rsidR="0005768F" w:rsidRPr="00275C47" w:rsidRDefault="0005768F" w:rsidP="0005768F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492951B1" w14:textId="77777777" w:rsidR="00023506" w:rsidRPr="0005768F" w:rsidRDefault="00023506" w:rsidP="00023506">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512FBCF4" w14:textId="2EE8AF52" w:rsidR="00023506" w:rsidRPr="00D05E23" w:rsidRDefault="001C6701" w:rsidP="00023506">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DECLARATION OF ARTIFICIAL INTELLIGENCE USE</w:t>
+      </w:r>
+      <w:r w:rsidR="00023506" w:rsidRPr="00D05E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00023506" w:rsidRPr="00D05E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E177F8">
+      <w:r w:rsidRPr="00275C47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>required</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006123FF">
+      <w:r w:rsidR="00023506" w:rsidRPr="00D05E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*)</w:t>
+      </w:r>
+      <w:r w:rsidR="00023506" w:rsidRPr="00D05E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E70084" w14:textId="77777777" w:rsidR="00971CE9" w:rsidRDefault="00023506" w:rsidP="00023506">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00971CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[   ] </w:t>
+      </w:r>
+      <w:r w:rsidR="00971CE9" w:rsidRPr="00971CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors declare </w:t>
+      </w:r>
+      <w:r w:rsidR="00971CE9" w:rsidRPr="00EA3C59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>that no</w:t>
+      </w:r>
+      <w:r w:rsidR="00971CE9" w:rsidRPr="00971CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00971CE9" w:rsidRPr="006762E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Artificial Intelligence (AI) tools</w:t>
+      </w:r>
+      <w:r w:rsidR="00971CE9" w:rsidRPr="00971CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00971CE9" w:rsidRPr="006762E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>were used</w:t>
+      </w:r>
+      <w:r w:rsidR="00971CE9" w:rsidRPr="00971CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the conduct of the research or the preparation of this manuscript</w:t>
+      </w:r>
+      <w:r w:rsidR="00971CE9" w:rsidRPr="00971CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F06B9E8" w14:textId="203A16C7" w:rsidR="00F703E5" w:rsidRPr="006762E7" w:rsidRDefault="00023506" w:rsidP="00023506">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006762E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[  ] </w:t>
+      </w:r>
+      <w:r w:rsidR="00F703E5" w:rsidRPr="006762E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors declare </w:t>
+      </w:r>
+      <w:r w:rsidR="00F703E5" w:rsidRPr="006762E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>that Artificial Intelligence (AI) tools were used</w:t>
+      </w:r>
+      <w:r w:rsidR="00F703E5" w:rsidRPr="006762E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the conduct of the research or the preparation of this manuscript. Please provide the required information below, following the template provided:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A8B182" w14:textId="76F5F504" w:rsidR="00023506" w:rsidRPr="004B4CD7" w:rsidRDefault="00854001" w:rsidP="00E33CD8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the preparation of this manuscript, the authors used [NAME OF THE TOOL, e.g., ChatGPT (OpenAI, GPT-4o)] for the purpose of [STATE THE PURPOSE, e.g., improving grammar and language fluency; assisting with English translation; statistical analysis; image processing; literature review; </w:t>
+      </w:r>
+      <w:r w:rsidR="00566776" w:rsidRPr="00854001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:r w:rsidR="00566776">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gaps in the literature</w:t>
+      </w:r>
+      <w:r w:rsidR="00111A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2B28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>assist</w:t>
+      </w:r>
+      <w:r w:rsidR="00117204">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in defining the scope of the research problem].</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854001">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All results were verified and validated by the authors. After using the tool, authors critically reviewed and edited the entire content, assuming full and complete responsibility for the published manuscript, including for any inaccuracies or errors. The authors assume full responsibility for the content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C831C0" w14:textId="77777777" w:rsidR="00023506" w:rsidRPr="00275C47" w:rsidRDefault="00023506" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1BF209" w14:textId="74D80F7C" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00E23C52" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>REVIEWERS INDICATION</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="2F4B742B" w14:textId="6BE64198" w:rsidR="005B1968" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1968" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71033" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73955" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uthors must indicate at least three reviewers that could analyze the paper and they must meet the following requirements: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73955" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>have a Ph.D. title</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1968" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>; have proven expertise in the field of work; ha</w:t>
+      </w:r>
+      <w:r w:rsidR="005352B2" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1968" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not previously contributed to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F313EF" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paper</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1968" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>; do not belong to the same institution as the authors; do not identify the authorship of the work; have no other conflict of interest with the authors.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71033" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71033" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1968" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>uthors must briefly present the reason for the indication of</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27722">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1968" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005352B2" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>reviewers</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1968" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The nomination of </w:t>
+      </w:r>
+      <w:r w:rsidR="005352B2" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>reviewers</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1968" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is purely advisory and it will be up to </w:t>
+      </w:r>
+      <w:r w:rsidR="00172E1B" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00846E0A" w:rsidRPr="00846E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>submission editor</w:t>
+      </w:r>
+      <w:r w:rsidR="00172E1B" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1968" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to designate the </w:t>
+      </w:r>
+      <w:r w:rsidR="005352B2" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>reviewers</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1968" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394CD985" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54418A93" w14:textId="50968223" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="005B1968" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reviewer</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716DF946" w14:textId="33DFE614" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92EF8" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>me:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2300E466" w14:textId="42AEA971" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Institu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92EF8" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAD6419" w14:textId="21D78652" w:rsidR="00A40DC6" w:rsidRPr="00444FB1" w:rsidRDefault="00B92EF8" w:rsidP="00A40DC6">
-[...409 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="7446DB2B" w14:textId="0C87786E" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="0050234D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mail:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D52F0B6" w14:textId="2C7D603A" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="002A0659" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reason for nomination</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087B7D1E" w14:textId="7D2909D7" w:rsidR="00A40DC6" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
-[...459 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="51E96C21" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E60B0E" w14:textId="71BD8790" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="005B1968" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reviewer</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB4D211" w14:textId="77777777" w:rsidR="00B92EF8" w:rsidRPr="00275C47" w:rsidRDefault="00B92EF8" w:rsidP="00B92EF8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEBB6AF" w14:textId="77777777" w:rsidR="00B92EF8" w:rsidRPr="00275C47" w:rsidRDefault="00B92EF8" w:rsidP="00B92EF8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Institution:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C569277" w14:textId="4423BDFF" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="0050234D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mail:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703DA416" w14:textId="2A1FE718" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="002A0659" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reason for nomination</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549E525D" w14:textId="77777777" w:rsidR="00266AE5" w:rsidRDefault="00266AE5" w:rsidP="00A40DC6">
-[...974 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="07CCDD6D" w14:textId="77777777" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595754C5" w14:textId="09D5174A" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="005B1968" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reviewer</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CC2F9D" w14:textId="77777777" w:rsidR="00B92EF8" w:rsidRPr="00275C47" w:rsidRDefault="00B92EF8" w:rsidP="00B92EF8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594B8448" w14:textId="77777777" w:rsidR="00B92EF8" w:rsidRPr="00275C47" w:rsidRDefault="00B92EF8" w:rsidP="00B92EF8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Institution:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D64F545" w14:textId="70F48A26" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="005B1968">
-[...1806 lines deleted...]
-    <w:p w14:paraId="54418A93" w14:textId="50968223" w:rsidR="00A40DC6" w:rsidRPr="00E27125" w:rsidRDefault="005B1968" w:rsidP="00A40DC6">
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mail:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35223E7F" w14:textId="122A5AC0" w:rsidR="00A40DC6" w:rsidRPr="00275C47" w:rsidRDefault="002A0659" w:rsidP="00A40DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...74 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reason for nomination</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40DC6" w:rsidRPr="00275C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2300E466" w14:textId="42AEA971" w:rsidR="00A40DC6" w:rsidRDefault="00A40DC6" w:rsidP="00A40DC6">
-[...565 lines deleted...]
-    <w:sectPr w:rsidR="005E7C40" w:rsidSect="00385885">
+    <w:p w14:paraId="20B1BD73" w14:textId="77777777" w:rsidR="005E7C40" w:rsidRPr="00275C47" w:rsidRDefault="005E7C40">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005E7C40" w:rsidRPr="00275C47" w:rsidSect="00385885">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1138" w:right="1138" w:bottom="1411" w:left="1138" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A40DC6"/>
+    <w:rsid w:val="00003464"/>
+    <w:rsid w:val="00023506"/>
+    <w:rsid w:val="0005768F"/>
     <w:rsid w:val="001036F6"/>
+    <w:rsid w:val="00111A2C"/>
+    <w:rsid w:val="00117204"/>
+    <w:rsid w:val="00167E17"/>
+    <w:rsid w:val="001717CA"/>
     <w:rsid w:val="00172E1B"/>
+    <w:rsid w:val="001C6701"/>
+    <w:rsid w:val="00221E43"/>
     <w:rsid w:val="00242E27"/>
     <w:rsid w:val="00266AE5"/>
+    <w:rsid w:val="00275C47"/>
     <w:rsid w:val="002A0659"/>
+    <w:rsid w:val="002B7072"/>
+    <w:rsid w:val="002C2CA5"/>
     <w:rsid w:val="002F0641"/>
     <w:rsid w:val="00360D7E"/>
+    <w:rsid w:val="003B7DE5"/>
+    <w:rsid w:val="004546F9"/>
+    <w:rsid w:val="004B4CD7"/>
     <w:rsid w:val="004C215E"/>
+    <w:rsid w:val="004C2B28"/>
+    <w:rsid w:val="0050234D"/>
     <w:rsid w:val="005352B2"/>
     <w:rsid w:val="00543AB6"/>
+    <w:rsid w:val="00566776"/>
     <w:rsid w:val="005B1968"/>
     <w:rsid w:val="005E7C40"/>
     <w:rsid w:val="0061096C"/>
+    <w:rsid w:val="006762E7"/>
     <w:rsid w:val="006C3AA2"/>
+    <w:rsid w:val="006E6B02"/>
     <w:rsid w:val="006F42A9"/>
+    <w:rsid w:val="007524BA"/>
+    <w:rsid w:val="00752DA9"/>
     <w:rsid w:val="007C1E61"/>
     <w:rsid w:val="00821187"/>
+    <w:rsid w:val="00846E0A"/>
+    <w:rsid w:val="00854001"/>
     <w:rsid w:val="00892248"/>
+    <w:rsid w:val="008D1263"/>
+    <w:rsid w:val="00920D29"/>
+    <w:rsid w:val="009274BB"/>
+    <w:rsid w:val="00971CE9"/>
+    <w:rsid w:val="00A32629"/>
     <w:rsid w:val="00A40DC6"/>
+    <w:rsid w:val="00A565BC"/>
     <w:rsid w:val="00A71033"/>
+    <w:rsid w:val="00A87697"/>
     <w:rsid w:val="00B577F8"/>
     <w:rsid w:val="00B92EF8"/>
+    <w:rsid w:val="00BB7921"/>
+    <w:rsid w:val="00C2080B"/>
+    <w:rsid w:val="00C27722"/>
+    <w:rsid w:val="00C94784"/>
+    <w:rsid w:val="00D05E23"/>
     <w:rsid w:val="00D73955"/>
     <w:rsid w:val="00E177F8"/>
     <w:rsid w:val="00E23C52"/>
+    <w:rsid w:val="00E33CD8"/>
+    <w:rsid w:val="00EA3C59"/>
     <w:rsid w:val="00F313EF"/>
+    <w:rsid w:val="00F66ED2"/>
+    <w:rsid w:val="00F703E5"/>
     <w:rsid w:val="00FF06C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="528E8D59"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AEE96001-1FDB-4B20-AA5E-CF95C6132966}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5748,62 +3463,85 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00E23C52"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00275C47"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00275C47"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/18421449" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6028,69 +3766,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>273</Words>
-  <Characters>1475</Characters>
+  <Words>470</Words>
+  <Characters>2541</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1745</CharactersWithSpaces>
+  <CharactersWithSpaces>3005</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ana Flávia Brandão</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>04d17c1c-c901-4715-9e8a-40b55234941e</vt:lpwstr>
+  </property>
+</Properties>
+</file>