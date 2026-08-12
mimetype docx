--- v0 (2025-12-05)
+++ v1 (2026-08-12)
@@ -1,2123 +1,2967 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000F7538" w:rsidRDefault="0084539C" w:rsidP="00385885">
+    <w:p w14:paraId="74FC8BF5" w14:textId="77777777" w:rsidR="000F7538" w:rsidRDefault="0084539C" w:rsidP="00385885">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MODELO DE </w:t>
       </w:r>
       <w:r w:rsidR="00385885" w:rsidRPr="00385885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CARTA AO EDITOR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="00385885">
+    <w:p w14:paraId="17922DD1" w14:textId="77777777" w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="00385885">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="0084539C">
+    <w:p w14:paraId="5DF46F7C" w14:textId="77777777" w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="0084539C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÍTULO DO ARTIGO:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="00385885">
-[...10 lines deleted...]
-    <w:p w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
+    <w:p w14:paraId="0565C99B" w14:textId="77777777" w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="00385885">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF405D1" w14:textId="77777777" w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autor </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
+        <w:t>Autor 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288FF9D8" w14:textId="77777777" w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
+    <w:p w14:paraId="3670A1EB" w14:textId="77777777" w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instituição:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="008C21C9">
+    <w:p w14:paraId="1A009508" w14:textId="77777777" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="008C21C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Link para Currículo Lattes: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
+    <w:p w14:paraId="23621386" w14:textId="77777777" w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="008C21C9">
+    <w:p w14:paraId="0493B754" w14:textId="77777777" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="008C21C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mini currículo: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ECB51C" w14:textId="77777777" w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
+    <w:p w14:paraId="60ECB15C" w14:textId="77777777" w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autor </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
+        <w:t>Autor 2:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735D0D7B" w14:textId="77777777" w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
+    <w:p w14:paraId="53DB1993" w14:textId="77777777" w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instituição:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="008C21C9">
+    <w:p w14:paraId="1770F9D7" w14:textId="77777777" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="008C21C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Link para Currículo Lattes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
+    <w:p w14:paraId="642D73FC" w14:textId="77777777" w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="008C21C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E27125" w:rsidRPr="00385885" w:rsidRDefault="00E27125" w:rsidP="008C21C9">
+    <w:p w14:paraId="3EC7844E" w14:textId="77777777" w:rsidR="00E27125" w:rsidRPr="00385885" w:rsidRDefault="00E27125" w:rsidP="008C21C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mini currículo: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072B848C" w14:textId="77777777" w:rsidR="00385885" w:rsidRDefault="00385885" w:rsidP="00385885">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B88AB07" w14:textId="1427AB36" w:rsidR="00385885" w:rsidRDefault="00E27125" w:rsidP="0084539C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONTRIBUIÇÃO DOS AUTORES</w:t>
+      </w:r>
+      <w:r w:rsidR="006123FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006123FF" w:rsidRPr="006123FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00697748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de acordo com o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE1A51" w:rsidRPr="00FE1A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00695F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00697748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="00F57C77" w:rsidRPr="004D6AC5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://contributorshipcollaboration.github.io/projects/translation/translations/pt_latn/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F57C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00697748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="006123FF" w:rsidRPr="006123FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obrigatório</w:t>
+      </w:r>
+      <w:r w:rsidR="00697748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="006123FF" w:rsidRPr="006123FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A03CC8C" w14:textId="25386DC6" w:rsidR="00BD3F45" w:rsidRDefault="00444FB1" w:rsidP="0084539C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplo: A.P.P</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3F45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3F45" w:rsidRPr="00BD3F45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conceitualização</w:t>
+      </w:r>
+      <w:r w:rsidR="003E42DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; a</w:t>
+      </w:r>
+      <w:r w:rsidR="003E42DE" w:rsidRPr="003E42DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quisição de financiamento</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:r w:rsidR="002733FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="002733FC" w:rsidRPr="002733FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>scrita - esboço original</w:t>
+      </w:r>
+      <w:r w:rsidR="005726F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3515FFEA" w14:textId="4A5C94BC" w:rsidR="00385885" w:rsidRPr="00444FB1" w:rsidRDefault="00444FB1" w:rsidP="0084539C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B.S.</w:t>
+      </w:r>
+      <w:r w:rsidR="002733FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00664907" w:rsidRPr="00664907">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Metodologia</w:t>
+      </w:r>
+      <w:r w:rsidR="001C432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00664907">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B6E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6E8C" w:rsidRPr="001B6E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nálise formal</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6C12" w:rsidRPr="005B6C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>scrita - revisão e edição</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439A33B3" w14:textId="77777777" w:rsidR="00D171AF" w:rsidRDefault="00D171AF" w:rsidP="00D171AF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="533BB159" w14:textId="77777777" w:rsidR="00D171AF" w:rsidRDefault="00D171AF" w:rsidP="00D171AF">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAÇÃO DE CONFLITO DE INTERESSES </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006123FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(obrigatório</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006123FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB3A2D7" w14:textId="77777777" w:rsidR="00493F5C" w:rsidRDefault="00493F5C" w:rsidP="00493F5C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Mini currículo</w:t>
+        <w:t xml:space="preserve">[  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> ] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os autores declaram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>não haver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nenhum conflito de interesses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057AC8F5" w14:textId="77777777" w:rsidR="00493F5C" w:rsidRDefault="00493F5C" w:rsidP="00493F5C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os autores declaram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>haver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conflito de interesses. Especificar abaixo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450255D6" w14:textId="77777777" w:rsidR="00B87A4E" w:rsidRDefault="00B87A4E" w:rsidP="00B87A4E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2858955D" w14:textId="77777777" w:rsidR="00826692" w:rsidRDefault="00826692" w:rsidP="00B87A4E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2945C044" w14:textId="77777777" w:rsidR="00826692" w:rsidRDefault="00826692" w:rsidP="00B87A4E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3918A6B7" w14:textId="77777777" w:rsidR="00B87A4E" w:rsidRDefault="00B87A4E" w:rsidP="00B87A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>COMENTÁRIOS PARA O EDITOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD9099D" w14:textId="47344AC6" w:rsidR="00B87A4E" w:rsidRDefault="00B87A4E" w:rsidP="00B87A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nesta seção, o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s autores deverão apresentar uma breve síntese do artigo, que justifique porque ele deve ser publicado na Sociedade &amp; Natureza. Os autores também deverão atestar que se trata de uma submissão original, que não está subm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>etida em nenhum outro periódico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F357DF" w14:textId="77777777" w:rsidR="00493F5C" w:rsidRDefault="00493F5C" w:rsidP="00385885">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E49B9B5" w14:textId="19CFFBA7" w:rsidR="0084539C" w:rsidRDefault="006024CD" w:rsidP="006024CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006024CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AGRADECIMENTOS (se houver)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D66271A" w14:textId="77777777" w:rsidR="006024CD" w:rsidRDefault="006024CD" w:rsidP="006024CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F6DBD3" w14:textId="77777777" w:rsidR="006024CD" w:rsidRDefault="006024CD" w:rsidP="006024CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735BFD26" w14:textId="77777777" w:rsidR="006024CD" w:rsidRDefault="006024CD" w:rsidP="00385885">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0B904B" w14:textId="77777777" w:rsidR="006024CD" w:rsidRDefault="006024CD" w:rsidP="006024CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FINANCIAMENTO (se houver)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75AB5FE4" w14:textId="77777777" w:rsidR="006024CD" w:rsidRDefault="006024CD" w:rsidP="006024CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8A9514" w14:textId="77777777" w:rsidR="006024CD" w:rsidRDefault="006024CD" w:rsidP="006024CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="418605CB" w14:textId="77777777" w:rsidR="006024CD" w:rsidRDefault="006024CD" w:rsidP="006024CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5848D518" w14:textId="77777777" w:rsidR="00697748" w:rsidRDefault="00697748" w:rsidP="00697748">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAÇÃO DO USO DE INTELIGÊNCIA ARTIFICIAL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006123FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(obrigatório</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006123FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E27FFEB" w14:textId="77777777" w:rsidR="005E063C" w:rsidRDefault="00697748" w:rsidP="00697748">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os autores declaram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">não </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ter utilizado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inteligência Artificial durante a </w:t>
+      </w:r>
+      <w:r w:rsidR="005E063C" w:rsidRPr="005E063C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">realização da pesquisa ou a preparação deste manuscrito. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DC5695" w14:textId="7CEFF91C" w:rsidR="00697748" w:rsidRDefault="00697748" w:rsidP="00697748">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[  ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os autores declaram </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ter utilizado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inteligência Artificial durante </w:t>
+      </w:r>
+      <w:r w:rsidR="008035EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="008035EC" w:rsidRPr="008035EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">realização da pesquisa ou </w:t>
+      </w:r>
+      <w:r w:rsidR="003B15EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="008035EC" w:rsidRPr="008035EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a preparação deste manuscrito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7FE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD57C7" w:rsidRPr="00AD57C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avor, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7FE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>escreva</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD57C7" w:rsidRPr="00AD57C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as informações solicitadas abaixo, seguindo o modelo fornecido:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CE8AB9" w14:textId="73F5025A" w:rsidR="00697748" w:rsidRPr="00697748" w:rsidRDefault="00697748" w:rsidP="00697748">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Durante a elaboração deste manuscrito, os autores utilizaram a ferramenta [NOME DA FERRAMENTA, ex.: ChatGPT (OpenAI, versão GPT-4o)] com o objetivo de [FINALIDADE, ex.: melhorar a gramática e fluência do texto; auxiliar na tradução para o inglês; análise estatística; processamento de imagens; revisão bibliográfica; identificar lacunas na literatura</w:t>
+      </w:r>
+      <w:r w:rsidR="00F529B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auxiliar na delimitação do problema de pesquisa]. Todos os resultados foram verificados e validados pelos autores. Após o uso da ferramenta, os autores revisaram e editaram criticamente todo o conteúdo, assumindo total e integral responsabilidade pelo manuscrito publicado, inclusive por eventuais imprecisões ou incorreções. Os autores assumem integral responsabilidade pelo conteúdo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B28CAE0" w14:textId="77777777" w:rsidR="00697748" w:rsidRPr="006024CD" w:rsidRDefault="00697748" w:rsidP="006024CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D991B4E" w14:textId="595EE3ED" w:rsidR="0084539C" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084539C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INDICAÇÃO DE AVALIADORES</w:t>
+      </w:r>
+      <w:r w:rsidR="006123FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006123FF" w:rsidRPr="006123FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(obrigatório</w:t>
+      </w:r>
+      <w:r w:rsidR="00697748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="006123FF" w:rsidRPr="006123FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B96205" w14:textId="77777777" w:rsidR="0084539C" w:rsidRDefault="0084539C" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Os autores deverão </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicar pelo menos </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">três </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>avaliadores que possam analisar o artigo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atend</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aos seguintes requisitos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tenham título de doutor; tenham expertise </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comprovada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>na área do traba</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27125" w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>lho; não tenham contribuído previamente para o artigo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>; não pertençam à mesma instituição dos autores; não identifiquem a autoria do trabalho</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27125" w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>; não tenha</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27125" w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nenhum outro </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27125" w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>conflito de interesses para com os autores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006123FF" w:rsidRPr="006123FF">
-[...43 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E27125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...138 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Os autores deverão apresentar brevemente o motivo da indicação dos avaliadores. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A indicação dos avaliadores é meramente consultiva e caberá ao Editor da submissão designar os avaliadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F215C3" w14:textId="77777777" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6939994D" w14:textId="77777777" w:rsidR="00E27125" w:rsidRPr="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E27125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Avaliador 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BB1967" w14:textId="77777777" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nome:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CA7CFA" w14:textId="77777777" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instituição:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302966A0" w14:textId="1BA93CE6" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00C125D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mail:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F52DFDE" w14:textId="77777777" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Motivo da indicação:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69631605" w14:textId="77777777" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1950BDDF" w14:textId="77777777" w:rsidR="00E27125" w:rsidRPr="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E27125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>não haver</w:t>
-      </w:r>
+        <w:t>Avaliador 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4990D7BF" w14:textId="77777777" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nome:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B19C04" w14:textId="77777777" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instituição:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBB394B" w14:textId="46920305" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00C125D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mail:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7591C50A" w14:textId="77777777" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Motivo da indicação:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744105D1" w14:textId="77777777" w:rsidR="0084539C" w:rsidRDefault="0084539C" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D89266C" w14:textId="77777777" w:rsidR="00E27125" w:rsidRPr="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E27125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>haver</w:t>
-[...508 lines deleted...]
-    <w:p w:rsidR="00E27125" w:rsidRPr="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+        <w:t>Avaliador 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1193F50C" w14:textId="77777777" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...28 lines deleted...]
-    <w:p w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nome:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742C91EA" w14:textId="77777777" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nome:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+        <w:t>Instituição:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE6C5ED" w14:textId="6A8AAAE2" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Instituição:</w:t>
-[...375 lines deleted...]
-    <w:p w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00C125D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mail:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C44021E" w14:textId="77777777" w:rsidR="00E27125" w:rsidRDefault="00E27125" w:rsidP="00E27125">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Motivo da indicação:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E27125" w:rsidSect="00385885">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1138" w:right="1138" w:bottom="1411" w:left="1138" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNjM3MDY0NDK1MDA0NjNU0lEKTi0uzszPAykwqgUAeGDczSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00385885"/>
     <w:rsid w:val="0000452D"/>
+    <w:rsid w:val="00051A1C"/>
     <w:rsid w:val="000F7538"/>
     <w:rsid w:val="00156278"/>
+    <w:rsid w:val="001B6E8C"/>
+    <w:rsid w:val="001C432F"/>
     <w:rsid w:val="001E54B3"/>
+    <w:rsid w:val="00221E43"/>
+    <w:rsid w:val="002733FC"/>
     <w:rsid w:val="00274653"/>
     <w:rsid w:val="00372EFE"/>
     <w:rsid w:val="00385885"/>
+    <w:rsid w:val="003B15EC"/>
+    <w:rsid w:val="003E42DE"/>
     <w:rsid w:val="00444FB1"/>
+    <w:rsid w:val="00493F5C"/>
+    <w:rsid w:val="00501D9D"/>
+    <w:rsid w:val="005726F4"/>
+    <w:rsid w:val="005B6C12"/>
+    <w:rsid w:val="005C28F3"/>
+    <w:rsid w:val="005E063C"/>
     <w:rsid w:val="006024CD"/>
     <w:rsid w:val="006123FF"/>
+    <w:rsid w:val="00664907"/>
+    <w:rsid w:val="00695F9A"/>
+    <w:rsid w:val="00697748"/>
+    <w:rsid w:val="008035EC"/>
+    <w:rsid w:val="00826692"/>
     <w:rsid w:val="0084539C"/>
+    <w:rsid w:val="00896DC4"/>
     <w:rsid w:val="008C21C9"/>
+    <w:rsid w:val="00920D29"/>
+    <w:rsid w:val="00A171AB"/>
+    <w:rsid w:val="00AD57C7"/>
+    <w:rsid w:val="00B87A4E"/>
+    <w:rsid w:val="00BB28C7"/>
+    <w:rsid w:val="00BD3F45"/>
+    <w:rsid w:val="00C125D0"/>
+    <w:rsid w:val="00C2080B"/>
+    <w:rsid w:val="00CE7FE1"/>
+    <w:rsid w:val="00D171AF"/>
     <w:rsid w:val="00D43EC2"/>
     <w:rsid w:val="00E27125"/>
+    <w:rsid w:val="00EE7563"/>
+    <w:rsid w:val="00F50A84"/>
+    <w:rsid w:val="00F529B1"/>
+    <w:rsid w:val="00F57C77"/>
+    <w:rsid w:val="00FE1A51"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="41570931"/>
+  <w15:docId w15:val="{F96C9C62-9459-4B9D-B998-5D33FF32BDE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2204,350 +3048,97 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00444FB1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00444FB1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...160 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00697748"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
-[...27 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00444FB1"/>
+    <w:rsid w:val="00697748"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
-[...2 lines deleted...]
-    <w:link w:val="TextodecomentrioChar"/>
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00444FB1"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00F50A84"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...70 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contributorshipcollaboration.github.io/projects/translation/translations/pt_latn/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2809,78 +3400,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA4ED12B-D3C8-4BBA-B442-FAF88D26F13D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>270</Words>
-  <Characters>1461</Characters>
+  <Words>491</Words>
+  <Characters>2654</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1728</CharactersWithSpaces>
+  <CharactersWithSpaces>3139</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>LUIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/austral-ecology</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Recent Style Name 0_1">
     <vt:lpwstr>Austral Ecology</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Mendeley Recent Style Id 1_1">
@@ -2915,27 +3506,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Mendeley Recent Style Id 6_1">
     <vt:lpwstr>http://www.zotero.org/styles/modern-language-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Mendeley Recent Style Name 6_1">
     <vt:lpwstr>Modern Language Association 8th edition</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Mendeley Recent Style Id 7_1">
     <vt:lpwstr>http://www.zotero.org/styles/oecologia-australis</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Mendeley Recent Style Name 7_1">
     <vt:lpwstr>Oecologia Australis</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Mendeley Recent Style Id 8_1">
     <vt:lpwstr>http://www.zotero.org/styles/oikos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Mendeley Recent Style Name 8_1">
     <vt:lpwstr>Oikos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Mendeley Recent Style Id 9_1">
     <vt:lpwstr>http://www.zotero.org/styles/universidade-de-sao-paulo-escola-de-comunicacoes-e-artes-abnt</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Mendeley Recent Style Name 9_1">
     <vt:lpwstr>Universidade de São Paulo - Escola de Comunicações e Artes - ABNT (Portuguese - Brazil)</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="GrammarlyDocumentId">
+    <vt:lpwstr>8b71b2ff-4601-424b-8df1-0c8dd7f7c8bf</vt:lpwstr>
+  </property>
 </Properties>
 </file>