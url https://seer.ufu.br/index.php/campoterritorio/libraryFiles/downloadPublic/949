--- v0 (2026-04-11)
+++ v1 (2026-05-02)
@@ -3,1251 +3,1465 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="241A0E84" w14:textId="1D2E3E1B" w:rsidR="00AC1162" w:rsidRPr="00393DA2" w:rsidRDefault="00AC1162" w:rsidP="00013DD4">
+    <w:p w14:paraId="4F803E8B" w14:textId="3ADF13B5" w:rsidR="007E4886" w:rsidRDefault="00AC1162" w:rsidP="00501526">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6202A027" wp14:editId="3E9941A5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6202A027" wp14:editId="2766CA0B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>1192530</wp:posOffset>
+              <wp:align>center</wp:align>
             </wp:positionH>
-            <wp:positionV relativeFrom="page">
-              <wp:posOffset>746760</wp:posOffset>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>-152400</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3672840" cy="712470"/>
-[...9 lines deleted...]
-            </wp:wrapTight>
+            <wp:extent cx="3381375" cy="590550"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="4" name="Imagem 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Imagem 4"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill>
+                  <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect b="9884"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3672840" cy="712470"/>
+                      <a:ext cx="3381375" cy="590550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">                                              </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6AFB58" w14:textId="77777777" w:rsidR="00A354E1" w:rsidRDefault="00A354E1" w:rsidP="007030C4">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7C22B78A" w14:textId="77777777" w:rsidR="00501526" w:rsidRDefault="00501526" w:rsidP="00501526">
+      <w:pPr>
+        <w:pStyle w:val="Cabealho"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14591E84" w14:textId="77777777" w:rsidR="00501526" w:rsidRPr="00501526" w:rsidRDefault="00501526" w:rsidP="00501526">
+      <w:pPr>
+        <w:pStyle w:val="Cabealho"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8504"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50110AE4" w14:textId="5BBCC4CB" w:rsidR="007E4886" w:rsidRPr="00E32C78" w:rsidRDefault="009003CF" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4886" w:rsidRPr="00393DA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ISSN 1809-6271</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134A2311" w14:textId="77777777" w:rsidR="00105F35" w:rsidRDefault="00105F35" w:rsidP="00105F35">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F803E8B" w14:textId="77777777" w:rsidR="007E4886" w:rsidRDefault="007E4886" w:rsidP="007543AD">
+    <w:p w14:paraId="3FB667E8" w14:textId="606B668D" w:rsidR="00105F35" w:rsidRPr="00501526" w:rsidRDefault="00105F35" w:rsidP="00105F35">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...113 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...61 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...135 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DECLARAÇÃO UNIFICADA DE SUBMISSÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343742DC" w14:textId="77777777" w:rsidR="00622103" w:rsidRPr="00501526" w:rsidRDefault="00622103" w:rsidP="00105F35">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53BD04A0" w14:textId="5152EE3E" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TÍTULO DO MANUSCRITO:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156743B2" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pela presente, eu/nós, na qualidade de autor(es) do manuscrito acima identificado, declaro(amos) e assumo(imos) total responsabilidade pelos seguintes pontos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359CC7C6" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1. ADEQUAÇÃO AO ESCOPO EDITORIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197CF2D3" w14:textId="1FABA947" w:rsidR="00622103" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Declaro que o trabalho se insere no campo da Geografia Agrária (ou áreas afins), apresentando foco temático explícito e diálogo com referenciais teóricos e analíticos da área. O trabalho contempla, de forma específica, foco temático sobre: ___________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA8D50A" w14:textId="214640D8" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bem como dialoga com os seguintes referenciais teóricos/analíticos da Geografia Agrária: ____________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A01BFDF" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenho ciência de que a falta de aderência ao escopo implica na rejeição sumária em etapa de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pré-análise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502A7C51" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2. INEDITISMO E ORIGINALIDADE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F01302" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro que o conteúdo submetido é </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>original e inédito</w:t>
       </w:r>
-      <w:r w:rsidRPr="007543AD">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, não tendo sido publicado integralmente em outro periódico, livro ou anais de eventos (exceto se informado como versão preliminar/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007543AD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>preprint</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007543AD">
-[...29 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nos comentários ao editor). Afirmo que o texto não está sendo avaliado simultaneamente por outra revista e que utilizei apropriadamente as regras de citação, evitando qualquer forma de plágio ou autoplágio indevido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7375D5E4" w14:textId="0B5DE2E5" w:rsidR="00501526" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, sob a licença </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00501526" w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>POLÍTICA DE DIREITOS AUTORAIS, ÉTICA E RESPONSABILIDADE EDITORIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9B8F8E" w14:textId="155D989B" w:rsidR="00501526" w:rsidRPr="00E32C78" w:rsidRDefault="00501526" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Revista Campo-Território adota elevados padrões éticos no processo editorial, em conformidade com as diretrizes do </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00056074">
+        <w:r w:rsidRPr="00E32C78">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-            <w:bCs/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Committee</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00E32C78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E32C78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>on</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00E32C78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E32C78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Publication</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00E32C78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E32C78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Ethics</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00E32C78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (COPE)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E32C78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Council</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00E32C78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E32C78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>of</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00E32C78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Science </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E32C78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Editors</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00E32C78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (CSE)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDEFAA7" w14:textId="75EBB6FA" w:rsidR="00501526" w:rsidRPr="00E32C78" w:rsidRDefault="00501526" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Os</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(as)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(as)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mantêm os direitos autorais de seus trabalhos, concedendo à revista o direito de primeira publicação. Os artigos são disponibilizados em acesso aberto, sob licença </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E32C78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Creative</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00056074">
+        <w:r w:rsidRPr="00E32C78">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-            <w:bCs/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Commons </w:t>
+          <w:t xml:space="preserve"> Commons</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00056074">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, permitindo o compartilhamento com a devida atribuição de autoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614297C2" w14:textId="49AC6F43" w:rsidR="00501526" w:rsidRPr="00E32C78" w:rsidRDefault="00501526" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ao submeter um manuscrito, os</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(as)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(as)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declaram que o trabalho é original, inédito, não está em avaliação por outro periódico e não viola direitos de terceiros. Práticas como plágio, autoplágio indevido, fabricação ou falsificação de dados e publicação duplicada não são aceitas. A revista poderá utilizar ferramentas de detecção de similaridade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C4C511" w14:textId="77777777" w:rsidR="00501526" w:rsidRPr="00E32C78" w:rsidRDefault="00501526" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Autores, avaliadores e editores devem atuar com integridade, transparência e responsabilidade, declarando eventuais conflitos de interesse e contribuindo para a qualidade científica das publicações.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C903FA" w14:textId="3B19726E" w:rsidR="00501526" w:rsidRPr="00E32C78" w:rsidRDefault="00501526" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suspeitas de má conduta ou erros devem ser comunicadas à equipe editorial, que seguirá as orientações do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00E32C78">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-            <w:bCs/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>Attribution</w:t>
-[...38 lines deleted...]
-          <w:t xml:space="preserve"> (CC BY 4.0)</w:t>
+          <w:t>COPE</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007543AD">
-[...29 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>para investigação e encaminhamento dos casos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AA6FC0" w14:textId="77777777" w:rsidR="00501526" w:rsidRPr="00E32C78" w:rsidRDefault="00501526" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Erros que não comprometam os resultados poderão ser corrigidos por meio de errata. Já casos que comprometam a validade do estudo ou envolvam má conduta poderão resultar em retratação, devidamente identificada e vinculada ao artigo original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E7445E" w14:textId="608E0219" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. CONCORDÂNCIA COM AS DIRETRIZES E ÉTICA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0F1A20" w14:textId="77777777" w:rsidR="00F80FCF" w:rsidRPr="00F80FCF" w:rsidRDefault="00F80FCF" w:rsidP="00F80FCF">
-[...32 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="5E0F1A20" w14:textId="77777777" w:rsidR="00F80FCF" w:rsidRPr="00E32C78" w:rsidRDefault="00F80FCF" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Declaro estar de acordo com todas as diretrizes editoriais vigentes, incluindo a política de Publicação Contínua e as normas de ética em pesquisa. Caso o manuscrito envolva seres humanos, entrevistas, depoimentos ou imagens de pessoas, confirmo possuir a aprovação do Comitê de Ética em Pesquisa (CEP/CONEP), quando aplicável, bem como os termos de consentimento e/ou autorização de uso de imagem devidamente assinados pelos participantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046A1EE3" w14:textId="77777777" w:rsidR="00F80FCF" w:rsidRPr="00E32C78" w:rsidRDefault="00F80FCF" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Declaro, ainda, que foram observados os princípios de confidencialidade, privacidade e proteção de dados dos participantes, assegurando a anonimização das informações quando necessário e o tratamento adequado de dados sensíveis, em conformidade com a legislação vigente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762F9519" w14:textId="77777777" w:rsidR="00F80FCF" w:rsidRPr="00F80FCF" w:rsidRDefault="00F80FCF" w:rsidP="00F80FCF">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="762F9519" w14:textId="77777777" w:rsidR="00F80FCF" w:rsidRPr="00E32C78" w:rsidRDefault="00F80FCF" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Assumo integral responsabilidade pelo tratamento ético das informações apresentadas no manuscrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCEDCB0" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="007543AD" w:rsidRDefault="00105F35" w:rsidP="00105F35">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2CCEDCB0" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5. USO DE INTELIGÊNCIA ARTIFICIAL (IA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F5142C" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="007543AD" w:rsidRDefault="00105F35" w:rsidP="00105F35">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="16F5142C" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Quanto ao uso de ferramentas de IA generativa na elaboração deste trabalho:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5313935B" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="007543AD" w:rsidRDefault="00105F35" w:rsidP="00105F35">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="5313935B" w14:textId="5A47A679" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007543AD">
-[...4 lines deleted...]
-        <w:t>( )</w:t>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00501526" w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007543AD">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007543AD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NÃO</w:t>
       </w:r>
-      <w:r w:rsidRPr="007543AD">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> utilizei ferramentas de IA na redação, tradução ou análise de dados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3108ECD1" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="007543AD" w:rsidRDefault="00105F35" w:rsidP="00105F35">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="3108ECD1" w14:textId="497B2AC2" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007543AD">
-[...4 lines deleted...]
-        <w:t>( )</w:t>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007543AD">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007543AD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SIM</w:t>
       </w:r>
-      <w:r w:rsidRPr="007543AD">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, utilizei ferramentas de IA para os seguintes fins: ________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E71D0D6" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="007543AD" w:rsidRDefault="00105F35" w:rsidP="00105F35">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2F658373" w14:textId="1F325984" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Declaro que ferramentas de IA não são listadas como coautoras e que assumo total responsabilidade pela precisão do texto gerado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F658373" w14:textId="77777777" w:rsidR="00105F35" w:rsidRDefault="00105F35" w:rsidP="00105F35">
-[...32 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="6470A738" w14:textId="019439E0" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Afirmo que todos os</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(as)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(as)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> listados</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(as)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribuíram substancialmente para o trabalho e estão cientes desta submissão.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CC0462" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="001565F4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>__________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="007543AD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, ______ de ________________ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007543AD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007543AD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD0F2CD" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="001565F4">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Local e data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FF7C17" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B483B1F" w14:textId="4889CD7E" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ASSINATURA DO</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S) AUTORES</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(AS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D10FA04" w14:textId="09AFA736" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...40 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Todos os</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7F54388D" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="004170DA" w:rsidRDefault="00105F35" w:rsidP="00397883">
+        </w:rPr>
+        <w:t>(as)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(as)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devem assinar ou o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correspondente em nome do grupo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F54388D" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>___________________________________________________________ (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00397883">
-        <w:rPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assinatura</w:t>
       </w:r>
-      <w:r w:rsidRPr="004170DA">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0A75E7" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00397883" w:rsidRDefault="00105F35" w:rsidP="00397883">
+    <w:p w14:paraId="5D0A75E7" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nome completo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755A0258" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="004170DA" w:rsidRDefault="00105F35" w:rsidP="00397883">
+    <w:p w14:paraId="755A0258" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>___________________________________________________________ (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00397883">
-        <w:rPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assinatura</w:t>
       </w:r>
-      <w:r w:rsidRPr="004170DA">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1918EB99" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00397883" w:rsidRDefault="00105F35" w:rsidP="00397883">
+    <w:p w14:paraId="1918EB99" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nome completo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C130959" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="004170DA" w:rsidRDefault="00105F35" w:rsidP="00397883">
+    <w:p w14:paraId="6C130959" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>___________________________________________________________ (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00397883">
-        <w:rPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assinatura</w:t>
       </w:r>
-      <w:r w:rsidRPr="004170DA">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315A8116" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00397883" w:rsidRDefault="00105F35" w:rsidP="00397883">
+    <w:p w14:paraId="5D1FE518" w14:textId="69A0D586" w:rsidR="007E4886" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nome completo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1FE518" w14:textId="77777777" w:rsidR="007E4886" w:rsidRDefault="007E4886" w:rsidP="007543AD">
-[...11 lines deleted...]
-    <w:sectPr w:rsidR="007E4886" w:rsidSect="004E5442">
+    <w:sectPr w:rsidR="007E4886" w:rsidRPr="00E32C78" w:rsidSect="00501526">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1DD99D92" w14:textId="77777777" w:rsidR="00C119E5" w:rsidRDefault="00C119E5" w:rsidP="00886DED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="54AFBFA6" w14:textId="77777777" w:rsidR="00C119E5" w:rsidRDefault="00C119E5" w:rsidP="00886DED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -1887,87 +2101,91 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF01D7"/>
     <w:rsid w:val="00013DD4"/>
     <w:rsid w:val="00056074"/>
     <w:rsid w:val="0009623B"/>
+    <w:rsid w:val="000F6C09"/>
     <w:rsid w:val="00105F35"/>
+    <w:rsid w:val="001565F4"/>
     <w:rsid w:val="001922CB"/>
     <w:rsid w:val="002A08F9"/>
     <w:rsid w:val="002B378F"/>
     <w:rsid w:val="00397883"/>
     <w:rsid w:val="003C7FA0"/>
     <w:rsid w:val="00470C0B"/>
     <w:rsid w:val="004B56D5"/>
     <w:rsid w:val="004E5442"/>
     <w:rsid w:val="004E7697"/>
+    <w:rsid w:val="00501526"/>
     <w:rsid w:val="005358AA"/>
     <w:rsid w:val="00622103"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007543AD"/>
     <w:rsid w:val="007E4886"/>
     <w:rsid w:val="00802B2D"/>
     <w:rsid w:val="00855F1E"/>
     <w:rsid w:val="00886DED"/>
     <w:rsid w:val="008A5C97"/>
     <w:rsid w:val="008B446D"/>
     <w:rsid w:val="009003CF"/>
     <w:rsid w:val="00911035"/>
     <w:rsid w:val="00A11F2B"/>
     <w:rsid w:val="00A27470"/>
     <w:rsid w:val="00A354E1"/>
     <w:rsid w:val="00AC1162"/>
     <w:rsid w:val="00AF37FC"/>
     <w:rsid w:val="00B86774"/>
     <w:rsid w:val="00BA50AE"/>
     <w:rsid w:val="00BE63C8"/>
     <w:rsid w:val="00C03E93"/>
     <w:rsid w:val="00C119E5"/>
     <w:rsid w:val="00CC5555"/>
     <w:rsid w:val="00CF01D7"/>
     <w:rsid w:val="00D72708"/>
     <w:rsid w:val="00DA32DA"/>
     <w:rsid w:val="00DF5AF5"/>
+    <w:rsid w:val="00E32C78"/>
     <w:rsid w:val="00E44145"/>
     <w:rsid w:val="00E87ED6"/>
     <w:rsid w:val="00F36F7A"/>
     <w:rsid w:val="00F80FCF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -2988,51 +3206,51 @@
     <w:rsid w:val="00886DED"/>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00056074"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicationethics.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicationethics.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.councilscienceeditors.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3291,69 +3509,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>492</Words>
-  <Characters>3729</Characters>
+  <Words>623</Words>
+  <Characters>4724</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4183</CharactersWithSpaces>
+  <CharactersWithSpaces>5299</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>