--- v1 (2026-05-02)
+++ v2 (2026-07-30)
@@ -24,51 +24,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4F803E8B" w14:textId="3ADF13B5" w:rsidR="007E4886" w:rsidRDefault="00AC1162" w:rsidP="00501526">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6202A027" wp14:editId="2766CA0B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6202A027" wp14:editId="6E325E34">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-152400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3381375" cy="590550"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="4" name="Imagem 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Imagem 4"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -442,273 +442,311 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00501526" w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>POLÍTICA DE DIREITOS AUTORAIS, ÉTICA E RESPONSABILIDADE EDITORIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9B8F8E" w14:textId="155D989B" w:rsidR="00501526" w:rsidRPr="00E32C78" w:rsidRDefault="00501526" w:rsidP="00E32C78">
+    <w:p w14:paraId="0A9B8F8E" w14:textId="3E8D99A2" w:rsidR="00501526" w:rsidRPr="005B39F9" w:rsidRDefault="00501526" w:rsidP="00E32C78">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">A Revista Campo-Território adota elevados padrões éticos no processo editorial, em conformidade com as diretrizes do </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Committee</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>on</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Publication</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Ethics</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> (COPE)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E32C78">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B39F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> e do </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Council</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>of</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Science </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Editors</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> (CSE)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E32C78">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B39F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDEFAA7" w14:textId="75EBB6FA" w:rsidR="00501526" w:rsidRPr="00E32C78" w:rsidRDefault="00501526" w:rsidP="00E32C78">
+    <w:p w14:paraId="0CDEFAA7" w14:textId="18A994AA" w:rsidR="00501526" w:rsidRPr="00E32C78" w:rsidRDefault="00501526" w:rsidP="00E32C78">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Os</w:t>
       </w:r>
       <w:r w:rsidR="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(as)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> autores</w:t>
       </w:r>
       <w:r w:rsidR="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(as)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> mantêm os direitos autorais de seus trabalhos, concedendo à revista o direito de primeira publicação. Os artigos são disponibilizados em acesso aberto, sob licença </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Creative</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00E32C78">
+        <w:r w:rsidRPr="005B39F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Commons</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, permitindo o compartilhamento com a devida atribuição de autoria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614297C2" w14:textId="49AC6F43" w:rsidR="00501526" w:rsidRPr="00E32C78" w:rsidRDefault="00501526" w:rsidP="00E32C78">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ao submeter um manuscrito, os</w:t>
@@ -759,57 +797,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Suspeitas de má conduta ou erros devem ser comunicadas à equipe editorial, que seguirá as orientações do </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00E32C78">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>COPE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>para investigação e encaminhamento dos casos.</w:t>
+        <w:t xml:space="preserve"> para investigação e encaminhamento dos casos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AA6FC0" w14:textId="77777777" w:rsidR="00501526" w:rsidRPr="00E32C78" w:rsidRDefault="00501526" w:rsidP="00E32C78">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Erros que não comprometam os resultados poderão ser corrigidos por meio de errata. Já casos que comprometam a validade do estudo ou envolvam má conduta poderão resultar em retratação, devidamente identificada e vinculada ao artigo original.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E7445E" w14:textId="608E0219" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
@@ -975,514 +1007,456 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SIM</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, utilizei ferramentas de IA para os seguintes fins: ________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F658373" w14:textId="1F325984" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+    <w:p w14:paraId="2F658373" w14:textId="1F325984" w:rsidR="00105F35" w:rsidRPr="005B39F9" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B39F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Declaro que ferramentas de IA não são listadas como coautoras e que assumo total responsabilidade pela precisão do texto gerado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6470A738" w14:textId="019439E0" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Afirmo que todos os</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(as)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(as)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> listados</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(as)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribuíram substancialmente para o trabalho e estão cientes desta submissão.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CC0462" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="001565F4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ______ de ________________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD0F2CD" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="005B39F9" w:rsidRDefault="00105F35" w:rsidP="001565F4">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B39F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(Local e data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FF7C17" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B483B1F" w14:textId="4889CD7E" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ASSINATURA DO</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S) AUTORES</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(AS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D10FA04" w14:textId="09AFA736" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Declaro que ferramentas de IA não são listadas como coautoras e que assumo total responsabilidade pela precisão do texto gerado.</w:t>
-[...13 lines deleted...]
-        <w:t>Afirmo que todos os</w:t>
+        <w:t>Todos os</w:t>
       </w:r>
       <w:r w:rsidR="00E32C78">
-        <w:rPr>
-[...88 lines deleted...]
-      <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(Local e data)</w:t>
-[...82 lines deleted...]
-      </w:pPr>
+        <w:t>(as)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Todos os</w:t>
+        <w:t xml:space="preserve"> autores</w:t>
       </w:r>
       <w:r w:rsidR="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(as)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> autores</w:t>
+        <w:t xml:space="preserve"> devem assinar ou o</w:t>
       </w:r>
       <w:r w:rsidR="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(as)</w:t>
+        <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> devem assinar ou o</w:t>
+        <w:t xml:space="preserve"> autor</w:t>
       </w:r>
       <w:r w:rsidR="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> autor</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> correspondente em nome do grupo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F54388D" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+    <w:p w14:paraId="7F54388D" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="005B39F9" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E32C78">
-[...20 lines deleted...]
-    <w:p w14:paraId="5D0A75E7" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:r w:rsidRPr="005B39F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>___________________________________________________________ (Assinatura)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0A75E7" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="005B39F9" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...7 lines deleted...]
-          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B39F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Nome completo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755A0258" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+    <w:p w14:paraId="755A0258" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="005B39F9" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E32C78">
-[...20 lines deleted...]
-    <w:p w14:paraId="1918EB99" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:r w:rsidRPr="005B39F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>___________________________________________________________ (Assinatura)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1918EB99" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="005B39F9" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...7 lines deleted...]
-          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B39F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Nome completo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C130959" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+    <w:p w14:paraId="6C130959" w14:textId="77777777" w:rsidR="00105F35" w:rsidRPr="005B39F9" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E32C78">
-[...20 lines deleted...]
-    <w:p w14:paraId="5D1FE518" w14:textId="69A0D586" w:rsidR="007E4886" w:rsidRPr="00E32C78" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
+      <w:r w:rsidRPr="005B39F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>___________________________________________________________ (Assinatura)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1FE518" w14:textId="69A0D586" w:rsidR="007E4886" w:rsidRPr="005B39F9" w:rsidRDefault="00105F35" w:rsidP="00E32C78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...7 lines deleted...]
-          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B39F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Nome completo</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007E4886" w:rsidRPr="00E32C78" w:rsidSect="00501526">
+    <w:sectPr w:rsidR="007E4886" w:rsidRPr="005B39F9" w:rsidSect="00501526">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DD99D92" w14:textId="77777777" w:rsidR="00C119E5" w:rsidRDefault="00C119E5" w:rsidP="00886DED">
+    <w:p w14:paraId="1DA29C82" w14:textId="77777777" w:rsidR="00E61F45" w:rsidRDefault="00E61F45" w:rsidP="00886DED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54AFBFA6" w14:textId="77777777" w:rsidR="00C119E5" w:rsidRDefault="00C119E5" w:rsidP="00886DED">
+    <w:p w14:paraId="72769DB5" w14:textId="77777777" w:rsidR="00E61F45" w:rsidRDefault="00E61F45" w:rsidP="00886DED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1505,61 +1479,61 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="277BAF7A" w14:textId="77777777" w:rsidR="00C119E5" w:rsidRDefault="00C119E5" w:rsidP="00886DED">
+    <w:p w14:paraId="44603CF9" w14:textId="77777777" w:rsidR="00E61F45" w:rsidRDefault="00E61F45" w:rsidP="00886DED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73FA6BDE" w14:textId="77777777" w:rsidR="00C119E5" w:rsidRDefault="00C119E5" w:rsidP="00886DED">
+    <w:p w14:paraId="6E7CB260" w14:textId="77777777" w:rsidR="00E61F45" w:rsidRDefault="00E61F45" w:rsidP="00886DED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18CC0FCD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E1589FDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -2098,95 +2072,100 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF01D7"/>
+    <w:rsid w:val="00013625"/>
     <w:rsid w:val="00013DD4"/>
     <w:rsid w:val="00056074"/>
     <w:rsid w:val="0009623B"/>
     <w:rsid w:val="000F6C09"/>
     <w:rsid w:val="00105F35"/>
     <w:rsid w:val="001565F4"/>
     <w:rsid w:val="001922CB"/>
     <w:rsid w:val="002A08F9"/>
     <w:rsid w:val="002B378F"/>
     <w:rsid w:val="00397883"/>
     <w:rsid w:val="003C7FA0"/>
     <w:rsid w:val="00470C0B"/>
     <w:rsid w:val="004B56D5"/>
     <w:rsid w:val="004E5442"/>
     <w:rsid w:val="004E7697"/>
     <w:rsid w:val="00501526"/>
     <w:rsid w:val="005358AA"/>
+    <w:rsid w:val="005B39F9"/>
     <w:rsid w:val="00622103"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="00725C38"/>
     <w:rsid w:val="007543AD"/>
     <w:rsid w:val="007E4886"/>
     <w:rsid w:val="00802B2D"/>
     <w:rsid w:val="00855F1E"/>
     <w:rsid w:val="00886DED"/>
     <w:rsid w:val="008A5C97"/>
     <w:rsid w:val="008B446D"/>
     <w:rsid w:val="009003CF"/>
     <w:rsid w:val="00911035"/>
     <w:rsid w:val="00A11F2B"/>
     <w:rsid w:val="00A27470"/>
     <w:rsid w:val="00A354E1"/>
     <w:rsid w:val="00AC1162"/>
     <w:rsid w:val="00AF37FC"/>
     <w:rsid w:val="00B86774"/>
     <w:rsid w:val="00BA50AE"/>
     <w:rsid w:val="00BE63C8"/>
     <w:rsid w:val="00C03E93"/>
     <w:rsid w:val="00C119E5"/>
     <w:rsid w:val="00CC5555"/>
     <w:rsid w:val="00CF01D7"/>
+    <w:rsid w:val="00D726CE"/>
     <w:rsid w:val="00D72708"/>
     <w:rsid w:val="00DA32DA"/>
     <w:rsid w:val="00DF5AF5"/>
     <w:rsid w:val="00E32C78"/>
     <w:rsid w:val="00E44145"/>
+    <w:rsid w:val="00E61F45"/>
     <w:rsid w:val="00E87ED6"/>
     <w:rsid w:val="00F36F7A"/>
     <w:rsid w:val="00F80FCF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3195,50 +3174,62 @@
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00886DED"/>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00056074"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B39F9"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicationethics.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicationethics.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.councilscienceeditors.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3509,69 +3500,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>623</Words>
-  <Characters>4724</Characters>
+  <Words>835</Words>
+  <Characters>4512</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5299</CharactersWithSpaces>
+  <CharactersWithSpaces>5337</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>