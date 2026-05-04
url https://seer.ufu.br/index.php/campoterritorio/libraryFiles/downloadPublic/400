--- v0 (2025-12-05)
+++ v1 (2026-05-04)
@@ -116,114 +116,114 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Título do artigo em língua estrangeira: subtítulo se houver (inglês, francês ou espanhol)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB8E1C5" w14:textId="77777777" w:rsidR="00F61DFA" w:rsidRPr="0089275A" w:rsidRDefault="00F61DFA" w:rsidP="00F61DFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51BA2E03" w14:textId="77777777" w:rsidR="00F61DFA" w:rsidRPr="0089275A" w:rsidRDefault="00F61DFA" w:rsidP="00F61DFA">
+    <w:p w14:paraId="51BA2E03" w14:textId="7C960CE6" w:rsidR="00F61DFA" w:rsidRPr="0089275A" w:rsidRDefault="00F61DFA" w:rsidP="00F61DFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Primeiro Autor </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089275A">
-[...10 lines deleted...]
-    <w:p w14:paraId="6E84150F" w14:textId="77777777" w:rsidR="00F61DFA" w:rsidRPr="0089275A" w:rsidRDefault="00F61DFA" w:rsidP="00F61DFA">
+      <w:r w:rsidR="008601F7" w:rsidRPr="008601F7">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0D0D0D"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E84150F" w14:textId="50623FBE" w:rsidR="00F61DFA" w:rsidRPr="0089275A" w:rsidRDefault="00F61DFA" w:rsidP="00F61DFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Segundo Autor </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089275A">
-[...7 lines deleted...]
-        <w:t>**</w:t>
+      <w:r w:rsidR="008601F7">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C28D6D6" w14:textId="3AC658E1" w:rsidR="00F61DFA" w:rsidRPr="0089275A" w:rsidRDefault="00F61DFA" w:rsidP="00F61DFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Obs.: </w:t>
       </w:r>
@@ -711,269 +711,94 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tradução das palavras-chave, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A665E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>separadas entre si por ponto e vírgula</w:t>
       </w:r>
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e finalizadas por ponto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594449BC" w14:textId="77777777" w:rsidR="00F61DFA" w:rsidRPr="0089275A" w:rsidRDefault="00F61DFA" w:rsidP="00F61DFA">
-[...49 lines deleted...]
-    <w:p w14:paraId="2EE20E89" w14:textId="77777777" w:rsidR="00F61DFA" w:rsidRPr="00BB1608" w:rsidRDefault="00F61DFA" w:rsidP="00F61DFA">
+    <w:p w14:paraId="31545C56" w14:textId="5C81A1C7" w:rsidR="00F61DFA" w:rsidRPr="008601F7" w:rsidRDefault="00F61DFA" w:rsidP="008601F7">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB1608">
-[...9 lines deleted...]
-    <w:p w14:paraId="31545C56" w14:textId="11C4ED1B" w:rsidR="00F61DFA" w:rsidRPr="0089275A" w:rsidRDefault="00F61DFA" w:rsidP="00F61DFA">
+    </w:p>
+    <w:p w14:paraId="07F2F1DC" w14:textId="77777777" w:rsidR="008601F7" w:rsidRDefault="008601F7" w:rsidP="00F61DFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...86 lines deleted...]
-      <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">** </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ABA1228" w14:textId="0FECBBF2" w:rsidR="00F61DFA" w:rsidRPr="00F73897" w:rsidRDefault="00F61DFA" w:rsidP="00F61DFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Universidade Federal de Uberlândia. Instituto de Geografia. Pós-Graduação em Geografia. Uberlândia, MG, Brasil. E-mail: </w:t>
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0089275A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD5EAF">
-[...17 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F5767D6" w14:textId="1D40E75A" w:rsidR="00F61DFA" w:rsidRDefault="00F61DFA" w:rsidP="00E00A1C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F61DFA">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">O arquivo deve ser formatado de acordo com este modelo, inclusive contendo os </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61DFA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>cabeçalhos</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61DFA">
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61DFA">
         <w:rPr>
@@ -2287,51 +2112,51 @@
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de rodapé</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB024C">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063BB1E0" w14:textId="32D46696" w:rsidR="00CD0FD2" w:rsidRDefault="00CD0FD2" w:rsidP="00F61DFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19706448" w14:textId="4F8D9CCE" w:rsidR="004F2EDF" w:rsidRDefault="004F2EDF" w:rsidP="00F61DFA">
@@ -2473,51 +2298,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BFFA2BC" wp14:editId="6912C41C">
             <wp:extent cx="5124450" cy="4343400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagem 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5124450" cy="4343400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -4211,51 +4036,51 @@
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Os autores deverão </w:t>
       </w:r>
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>obrigatoriamente</w:t>
       </w:r>
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> acrescentar o número DOI daquelas referências que o possuírem. Para verificar quais referências possuem DOI, acessar o site </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="0089275A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://apps.crossref.org/SimpleTextQuery</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, copiar e colar as referências no espaço </w:t>
       </w:r>
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -4452,88 +4277,106 @@
         <w:t>Rio de Janeiro, Rio de Janeiro, ano 97, n,156, p.A3, 20 maio 2014</w:t>
       </w:r>
       <w:r w:rsidR="00AA514D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624476E5" w14:textId="77777777" w:rsidR="00F61DFA" w:rsidRPr="0089275A" w:rsidRDefault="00F61DFA" w:rsidP="00F61DFA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77920C79" w14:textId="77777777" w:rsidR="00F61DFA" w:rsidRPr="0099642D" w:rsidRDefault="00F61DFA" w:rsidP="00D07BC8">
+    <w:p w14:paraId="77920C79" w14:textId="7F0AF499" w:rsidR="00F61DFA" w:rsidRPr="0099642D" w:rsidRDefault="00F61DFA" w:rsidP="00D07BC8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0099642D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">KAUSTKY, K. </w:t>
       </w:r>
       <w:r w:rsidRPr="0099642D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>A questão agrária.</w:t>
       </w:r>
       <w:r w:rsidRPr="0099642D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3.ed. São Paulo: Proposta Editorial, 1980.</w:t>
+        <w:t xml:space="preserve"> 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23C35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099642D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ed. São Paulo: Proposta Editorial, 1980.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F583A1" w14:textId="77777777" w:rsidR="00F61DFA" w:rsidRPr="0099642D" w:rsidRDefault="00F61DFA" w:rsidP="00D07BC8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CDF7ED4" w14:textId="71A89629" w:rsidR="00D776CC" w:rsidRDefault="00D776CC" w:rsidP="00D776CC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -4714,92 +4557,92 @@
       <w:r w:rsidRPr="0099642D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>B1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="761B8C98" w14:textId="77777777" w:rsidR="00D776CC" w:rsidRDefault="00D776CC" w:rsidP="00D07BC8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2500"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FB80ACC" w14:textId="77777777" w:rsidR="00D776CC" w:rsidRPr="0099642D" w:rsidRDefault="00D776CC" w:rsidP="00D776CC">
+    <w:p w14:paraId="2FB80ACC" w14:textId="46DB13E7" w:rsidR="00D776CC" w:rsidRPr="0099642D" w:rsidRDefault="00D776CC" w:rsidP="00D776CC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0099642D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>RODRIGUES, S. J. D.; BEZERRA, A. R. Trabalho escravo feminino e narrativas de trabalhadoras rurais no Brasil. </w:t>
       </w:r>
       <w:r w:rsidRPr="0099642D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Revista Campo-Território</w:t>
       </w:r>
       <w:r w:rsidRPr="0099642D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Uberlândia, v. 18, n. 49, p. 1–22, jan./abr.2023. DOI: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="0099642D">
+        <w:t xml:space="preserve">, Uberlândia, v. 18, n. 49, p. 1–22, jan./abr.2023. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="008601F7" w:rsidRPr="00EA6DF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.14393/RCT184967462</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0099642D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC29CA7" w14:textId="77777777" w:rsidR="00D776CC" w:rsidRPr="0099642D" w:rsidRDefault="00D776CC" w:rsidP="00D07BC8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2500"/>
@@ -5175,51 +5018,51 @@
         <w:t>ed.</w:t>
       </w:r>
       <w:r w:rsidR="00B05D32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B220D6" w14:textId="3570AAD1" w:rsidR="00F61DFA" w:rsidRPr="005B57D2" w:rsidRDefault="00F61DFA" w:rsidP="00F61DFA">
+    <w:p w14:paraId="31B220D6" w14:textId="5318F20E" w:rsidR="00F61DFA" w:rsidRPr="005B57D2" w:rsidRDefault="00F61DFA" w:rsidP="00F61DFA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Sugerimos a consulta do </w:t>
       </w:r>
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -5231,75 +5074,93 @@
         </w:rPr>
         <w:t xml:space="preserve">Guia online para normalização de publicações técnico-científicas da Editora da Universidade Federal de Uberlândia (EDUFU) </w:t>
       </w:r>
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>disponível em</w:t>
       </w:r>
       <w:r w:rsidRPr="0089275A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0089275A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>http://www.edufu.ufu.br/catalogo/ebooks-gratuitos/guia-para-normalizacao-de-publicacoes-tecnico-cientificas</w:t>
+          <w:t>http://www.edufu.ufu.br/catalogo/ebooks-gratuitos/guia-para-normalizacao-de-publicacoes-tecnico</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0089275A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0089275A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>cientificas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B57D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F61DFA" w:rsidRPr="005B57D2" w:rsidSect="00CD0FD2">
-      <w:headerReference w:type="default" r:id="rId16"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="709" w:footer="799" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2E70FB2C" w14:textId="77777777" w:rsidR="00A901DC" w:rsidRDefault="00A901DC" w:rsidP="007E1D67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="749CE325" w14:textId="77777777" w:rsidR="00A901DC" w:rsidRDefault="00A901DC" w:rsidP="007E1D67">
@@ -5362,736 +5223,1004 @@
     <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="538FD365" w14:textId="4B774DF7" w:rsidR="005524B9" w:rsidRPr="000C27E2" w:rsidRDefault="000C27E2" w:rsidP="005524B9">
-[...308 lines deleted...]
-  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tabelacomgrade"/>
+      <w:tblW w:w="8500" w:type="dxa"/>
+      <w:tblBorders>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2552"/>
+      <w:gridCol w:w="1559"/>
+      <w:gridCol w:w="992"/>
+      <w:gridCol w:w="1134"/>
+      <w:gridCol w:w="1134"/>
+      <w:gridCol w:w="1129"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="008601F7" w14:paraId="62233A40" w14:textId="77777777" w:rsidTr="000342C0">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6AE08805" w14:textId="77777777" w:rsidR="008601F7" w:rsidRPr="004C32D8" w:rsidRDefault="008601F7" w:rsidP="008601F7">
+          <w:pPr>
+            <w:pStyle w:val="Rodap"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004C32D8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Revista Campo-Território</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1559" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="42CF0EFE" w14:textId="77777777" w:rsidR="008601F7" w:rsidRPr="004C32D8" w:rsidRDefault="008601F7" w:rsidP="008601F7">
+          <w:pPr>
+            <w:pStyle w:val="Rodap"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004C32D8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Uberlândia</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="992" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="1C7F04C3" w14:textId="77777777" w:rsidR="008601F7" w:rsidRPr="004C32D8" w:rsidRDefault="008601F7" w:rsidP="008601F7">
+          <w:pPr>
+            <w:pStyle w:val="Rodap"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004C32D8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>v. 2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1134" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="4FE66230" w14:textId="549DC051" w:rsidR="008601F7" w:rsidRPr="004C32D8" w:rsidRDefault="008601F7" w:rsidP="008601F7">
+          <w:pPr>
+            <w:pStyle w:val="Rodap"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>e</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>xxxxxxx</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1134" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="5451B1DD" w14:textId="77777777" w:rsidR="008601F7" w:rsidRPr="004C32D8" w:rsidRDefault="008601F7" w:rsidP="008601F7">
+          <w:pPr>
+            <w:pStyle w:val="Rodap"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1129" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="5D2150BD" w14:textId="77777777" w:rsidR="008601F7" w:rsidRPr="004C32D8" w:rsidRDefault="008601F7" w:rsidP="008601F7">
+          <w:pPr>
+            <w:pStyle w:val="Rodap"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="004C32D8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="004C32D8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
   <w:p w14:paraId="4FADAEC5" w14:textId="77777777" w:rsidR="00E65468" w:rsidRPr="005524B9" w:rsidRDefault="00E65468" w:rsidP="005524B9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:spacing w:before="60"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26A77D36" w14:textId="03942FEA" w:rsidR="007E1D67" w:rsidRPr="000C27E2" w:rsidRDefault="004E7083" w:rsidP="00BA2B8C">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tabelacomgrade"/>
+      <w:tblW w:w="8500" w:type="dxa"/>
+      <w:tblBorders>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2552"/>
+      <w:gridCol w:w="1559"/>
+      <w:gridCol w:w="992"/>
+      <w:gridCol w:w="1134"/>
+      <w:gridCol w:w="1276"/>
+      <w:gridCol w:w="987"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="008601F7" w14:paraId="39C746E2" w14:textId="77777777" w:rsidTr="000342C0">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="2F3DA633" w14:textId="77777777" w:rsidR="008601F7" w:rsidRPr="004C32D8" w:rsidRDefault="008601F7" w:rsidP="008601F7">
+          <w:pPr>
+            <w:pStyle w:val="Rodap"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004C32D8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Revista Campo-Território</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1559" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6B1DB24A" w14:textId="77777777" w:rsidR="008601F7" w:rsidRPr="004C32D8" w:rsidRDefault="008601F7" w:rsidP="008601F7">
+          <w:pPr>
+            <w:pStyle w:val="Rodap"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004C32D8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Uberlândia</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="992" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6D4DB0D3" w14:textId="77777777" w:rsidR="008601F7" w:rsidRPr="004C32D8" w:rsidRDefault="008601F7" w:rsidP="008601F7">
+          <w:pPr>
+            <w:pStyle w:val="Rodap"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004C32D8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>v. 2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1134" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="588576E0" w14:textId="3BD54962" w:rsidR="008601F7" w:rsidRPr="004C32D8" w:rsidRDefault="008601F7" w:rsidP="008601F7">
+          <w:pPr>
+            <w:pStyle w:val="Rodap"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>e</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>xxxxxxx</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1276" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="132E62B1" w14:textId="77777777" w:rsidR="008601F7" w:rsidRPr="004C32D8" w:rsidRDefault="008601F7" w:rsidP="008601F7">
+          <w:pPr>
+            <w:pStyle w:val="Rodap"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="987" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="758CE8AE" w14:textId="77777777" w:rsidR="008601F7" w:rsidRPr="004C32D8" w:rsidRDefault="008601F7" w:rsidP="008601F7">
+          <w:pPr>
+            <w:pStyle w:val="Rodap"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DE4EBF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="004C32D8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="004C32D8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="26A77D36" w14:textId="6CA92001" w:rsidR="007E1D67" w:rsidRPr="008601F7" w:rsidRDefault="007E1D67" w:rsidP="008601F7">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
-      <w:pBdr>
-[...10 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000C27E2">
-[...314 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="70C50496" w14:textId="77777777" w:rsidR="00A901DC" w:rsidRDefault="00A901DC" w:rsidP="007E1D67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="32C8AE00" w14:textId="77777777" w:rsidR="00A901DC" w:rsidRDefault="00A901DC" w:rsidP="007E1D67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
+    <w:p w14:paraId="2379DEB3" w14:textId="40866357" w:rsidR="008601F7" w:rsidRDefault="008601F7" w:rsidP="008601F7">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:ind w:left="142" w:hanging="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008601F7">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089275A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Universidade Federal de Uberlândia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UFU)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089275A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Uberlândia, MG, Brasil. E-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="0089275A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t>endereco_de_email@email.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="64342FCB" w14:textId="56929A9C" w:rsidR="008601F7" w:rsidRDefault="008601F7" w:rsidP="008601F7">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:ind w:left="142" w:hanging="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008601F7">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008601F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089275A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Universidade Federal de Uberlândia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UFU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089275A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Uberlân</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089275A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dia</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0089275A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, MG, Brasil. E-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="0089275A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t>endereco_de_email@email.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
     <w:p w14:paraId="172908FE" w14:textId="0F1826B0" w:rsidR="00E633F0" w:rsidRPr="00633B02" w:rsidRDefault="00E633F0" w:rsidP="003E4E13">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
         </w:rPr>
         <w:t>D</w:t>
@@ -6366,72 +6495,72 @@
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="8504"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00393DA2">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>ISSN 1809-6271</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="04871C91" w14:textId="1C93C37E" w:rsidR="00CD0FD2" w:rsidRPr="00393DA2" w:rsidRDefault="00F826F9" w:rsidP="00CD0FD2">
+        <w:p w14:paraId="04871C91" w14:textId="5CC6F412" w:rsidR="00CD0FD2" w:rsidRPr="00393DA2" w:rsidRDefault="00F826F9" w:rsidP="00CD0FD2">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r>
+            <w:r w:rsidR="008601F7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>https://doi.org/10.14393/RCTxxxxxxxxx</w:t>
+              <w:t>https://doi.org/10.14393/RCTxxxxxxx</w:t>
             </w:r>
           </w:hyperlink>
           <w:bookmarkStart w:id="3" w:name="_Hlk107323361"/>
           <w:bookmarkStart w:id="4" w:name="_Hlk107323362"/>
         </w:p>
         <w:bookmarkEnd w:id="2"/>
         <w:bookmarkEnd w:id="3"/>
         <w:bookmarkEnd w:id="4"/>
         <w:p w14:paraId="6AF97835" w14:textId="77777777" w:rsidR="00CD0FD2" w:rsidRDefault="00CD0FD2" w:rsidP="00E706F9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="8504"/>
             </w:tabs>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7FD4E206" w14:textId="66A00397" w:rsidR="001D7B57" w:rsidRPr="00B62A72" w:rsidRDefault="001D7B57" w:rsidP="00785FBD">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
@@ -8034,50 +8163,51 @@
     <w:rsid w:val="002A1EA2"/>
     <w:rsid w:val="002A20E9"/>
     <w:rsid w:val="002A2AE4"/>
     <w:rsid w:val="002B2FF5"/>
     <w:rsid w:val="002D0048"/>
     <w:rsid w:val="002D22CB"/>
     <w:rsid w:val="002D3C04"/>
     <w:rsid w:val="002D4FE8"/>
     <w:rsid w:val="002D654E"/>
     <w:rsid w:val="002E07A4"/>
     <w:rsid w:val="002F2608"/>
     <w:rsid w:val="002F425B"/>
     <w:rsid w:val="0030029C"/>
     <w:rsid w:val="0030304C"/>
     <w:rsid w:val="003036EB"/>
     <w:rsid w:val="00303C4C"/>
     <w:rsid w:val="00306634"/>
     <w:rsid w:val="00314A64"/>
     <w:rsid w:val="00316D48"/>
     <w:rsid w:val="00321E08"/>
     <w:rsid w:val="003360E9"/>
     <w:rsid w:val="0035207A"/>
     <w:rsid w:val="00352FB2"/>
     <w:rsid w:val="00354A3C"/>
     <w:rsid w:val="003550B9"/>
+    <w:rsid w:val="00355CF5"/>
     <w:rsid w:val="00357533"/>
     <w:rsid w:val="003664D5"/>
     <w:rsid w:val="00375B6C"/>
     <w:rsid w:val="003818C6"/>
     <w:rsid w:val="00381B75"/>
     <w:rsid w:val="003842DC"/>
     <w:rsid w:val="00392745"/>
     <w:rsid w:val="00392BE4"/>
     <w:rsid w:val="003A29FB"/>
     <w:rsid w:val="003A3048"/>
     <w:rsid w:val="003A6B6B"/>
     <w:rsid w:val="003A7105"/>
     <w:rsid w:val="003B4A41"/>
     <w:rsid w:val="003C5C66"/>
     <w:rsid w:val="003C6592"/>
     <w:rsid w:val="003D0B52"/>
     <w:rsid w:val="003D180D"/>
     <w:rsid w:val="003D6360"/>
     <w:rsid w:val="003D7CFB"/>
     <w:rsid w:val="003E4E13"/>
     <w:rsid w:val="003E4FF8"/>
     <w:rsid w:val="003F6539"/>
     <w:rsid w:val="003F794A"/>
     <w:rsid w:val="00401FD6"/>
     <w:rsid w:val="00405DD5"/>
@@ -8166,94 +8296,97 @@
     <w:rsid w:val="00675A59"/>
     <w:rsid w:val="00675D3C"/>
     <w:rsid w:val="00680CC9"/>
     <w:rsid w:val="006857BE"/>
     <w:rsid w:val="006907EE"/>
     <w:rsid w:val="00690847"/>
     <w:rsid w:val="00694754"/>
     <w:rsid w:val="006B476C"/>
     <w:rsid w:val="006B57B8"/>
     <w:rsid w:val="006B6ABA"/>
     <w:rsid w:val="006C5C7D"/>
     <w:rsid w:val="006C76AC"/>
     <w:rsid w:val="006E5279"/>
     <w:rsid w:val="006F289F"/>
     <w:rsid w:val="006F2B3A"/>
     <w:rsid w:val="006F3492"/>
     <w:rsid w:val="00700990"/>
     <w:rsid w:val="00700E4D"/>
     <w:rsid w:val="007055EE"/>
     <w:rsid w:val="00707FEB"/>
     <w:rsid w:val="0071130F"/>
     <w:rsid w:val="00712147"/>
     <w:rsid w:val="0071524D"/>
     <w:rsid w:val="00717492"/>
     <w:rsid w:val="007205F0"/>
+    <w:rsid w:val="00734528"/>
     <w:rsid w:val="007401F0"/>
     <w:rsid w:val="007427D1"/>
     <w:rsid w:val="00747D66"/>
     <w:rsid w:val="00751735"/>
     <w:rsid w:val="0075613B"/>
     <w:rsid w:val="00760816"/>
     <w:rsid w:val="00764C99"/>
     <w:rsid w:val="00771C1B"/>
     <w:rsid w:val="0078010E"/>
     <w:rsid w:val="0078066A"/>
     <w:rsid w:val="0078083E"/>
     <w:rsid w:val="007815F8"/>
     <w:rsid w:val="00782396"/>
     <w:rsid w:val="00783147"/>
     <w:rsid w:val="00785FBD"/>
     <w:rsid w:val="007910D6"/>
     <w:rsid w:val="007915BA"/>
     <w:rsid w:val="00792FD5"/>
     <w:rsid w:val="00793FE8"/>
     <w:rsid w:val="007A1CF4"/>
     <w:rsid w:val="007A7A70"/>
     <w:rsid w:val="007C21EE"/>
     <w:rsid w:val="007D0142"/>
     <w:rsid w:val="007D2033"/>
     <w:rsid w:val="007E0E05"/>
     <w:rsid w:val="007E1D67"/>
     <w:rsid w:val="007E4137"/>
     <w:rsid w:val="007E6B18"/>
     <w:rsid w:val="007F57B5"/>
     <w:rsid w:val="007F62A2"/>
     <w:rsid w:val="00803196"/>
     <w:rsid w:val="00805A13"/>
     <w:rsid w:val="00807012"/>
     <w:rsid w:val="00807A93"/>
     <w:rsid w:val="00812AE9"/>
     <w:rsid w:val="0082158D"/>
+    <w:rsid w:val="008236C9"/>
     <w:rsid w:val="00826C80"/>
     <w:rsid w:val="00827F9F"/>
     <w:rsid w:val="0083474E"/>
     <w:rsid w:val="008376DE"/>
     <w:rsid w:val="00837E39"/>
     <w:rsid w:val="00844072"/>
     <w:rsid w:val="0084463D"/>
     <w:rsid w:val="00857F10"/>
+    <w:rsid w:val="008601F7"/>
     <w:rsid w:val="0086539E"/>
     <w:rsid w:val="00867C2A"/>
     <w:rsid w:val="00870038"/>
     <w:rsid w:val="0087286F"/>
     <w:rsid w:val="008818C4"/>
     <w:rsid w:val="00882171"/>
     <w:rsid w:val="0089215E"/>
     <w:rsid w:val="00893CB7"/>
     <w:rsid w:val="008954C9"/>
     <w:rsid w:val="008A1F1B"/>
     <w:rsid w:val="008A268F"/>
     <w:rsid w:val="008B4A24"/>
     <w:rsid w:val="008C07DC"/>
     <w:rsid w:val="008C2534"/>
     <w:rsid w:val="008D11F5"/>
     <w:rsid w:val="008D1BB8"/>
     <w:rsid w:val="008E104E"/>
     <w:rsid w:val="008E5D9D"/>
     <w:rsid w:val="008F0DEA"/>
     <w:rsid w:val="008F412C"/>
     <w:rsid w:val="008F5982"/>
     <w:rsid w:val="009045C4"/>
     <w:rsid w:val="00906DE6"/>
     <w:rsid w:val="00906EAB"/>
     <w:rsid w:val="009074ED"/>
@@ -8275,50 +8408,51 @@
     <w:rsid w:val="00982A50"/>
     <w:rsid w:val="00984276"/>
     <w:rsid w:val="009842F7"/>
     <w:rsid w:val="00991FD8"/>
     <w:rsid w:val="0099642D"/>
     <w:rsid w:val="00996DD0"/>
     <w:rsid w:val="009A213B"/>
     <w:rsid w:val="009A4C9A"/>
     <w:rsid w:val="009A627C"/>
     <w:rsid w:val="009B0ACD"/>
     <w:rsid w:val="009B3B77"/>
     <w:rsid w:val="009B65BC"/>
     <w:rsid w:val="009C65DB"/>
     <w:rsid w:val="009E303B"/>
     <w:rsid w:val="009E5EFF"/>
     <w:rsid w:val="009F57C9"/>
     <w:rsid w:val="00A00FFB"/>
     <w:rsid w:val="00A077E8"/>
     <w:rsid w:val="00A112F5"/>
     <w:rsid w:val="00A1177D"/>
     <w:rsid w:val="00A12E25"/>
     <w:rsid w:val="00A14BF7"/>
     <w:rsid w:val="00A15DFE"/>
     <w:rsid w:val="00A21815"/>
     <w:rsid w:val="00A22F65"/>
+    <w:rsid w:val="00A23C35"/>
     <w:rsid w:val="00A30489"/>
     <w:rsid w:val="00A3618B"/>
     <w:rsid w:val="00A654ED"/>
     <w:rsid w:val="00A665E7"/>
     <w:rsid w:val="00A73C34"/>
     <w:rsid w:val="00A73EAD"/>
     <w:rsid w:val="00A76E49"/>
     <w:rsid w:val="00A86420"/>
     <w:rsid w:val="00A901DC"/>
     <w:rsid w:val="00A910B7"/>
     <w:rsid w:val="00A91218"/>
     <w:rsid w:val="00AA164E"/>
     <w:rsid w:val="00AA514D"/>
     <w:rsid w:val="00AA5942"/>
     <w:rsid w:val="00AB32D1"/>
     <w:rsid w:val="00AC0ABB"/>
     <w:rsid w:val="00AC260A"/>
     <w:rsid w:val="00AD11A1"/>
     <w:rsid w:val="00AD7CF8"/>
     <w:rsid w:val="00AE38B5"/>
     <w:rsid w:val="00AF0735"/>
     <w:rsid w:val="00AF17E4"/>
     <w:rsid w:val="00AF599F"/>
     <w:rsid w:val="00AF60CA"/>
     <w:rsid w:val="00AF7723"/>
@@ -8923,51 +9057,50 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
@@ -9355,55 +9488,59 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1282613583">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:endereco_de_email@email.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.crossref.org/SimpleTextQuery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edufu.ufu.br/catalogo/ebooks-gratuitos/guia-para-normalizacao-de-publicacoes-tecnico-cientificas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:endereco_de_email@email.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14393/RCT184967462" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edufu.ufu.br/catalogo/ebooks-gratuitos/guia-para-normalizacao-de-publicacoes-tecnico-cientificas" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14393/RCT184967462" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.crossref.org/SimpleTextQuery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:endereco_de_email@email.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:endereco_de_email@email.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14393/RCTxxxxxxxxx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14393/RCTxxxxxxx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9678,60 +9815,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20A28805-7C56-46B6-8362-7E177C55F2A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1211</Words>
-  <Characters>7295</Characters>
+  <Words>1234</Words>
+  <Characters>6667</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>221</Lines>
-  <Paragraphs>121</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8385</CharactersWithSpaces>
+  <CharactersWithSpaces>7886</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="66" baseType="variant">
       <vt:variant>
         <vt:i4>7864416</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.edufu.ufu.br/catalogo/ebooks-gratuitos/guia-para-normalizacao-de-publicacoes-tecnico-cientificas</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>71</vt:i4>
       </vt:variant>
       <vt:variant>